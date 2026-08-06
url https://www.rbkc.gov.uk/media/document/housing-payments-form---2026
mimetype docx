--- v0 (2026-07-17)
+++ v1 (2026-08-06)
@@ -1,52 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/documenttasks/documenttasks1.xml" ContentType="application/vnd.ms-office.documenttasks+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4635CA89" w14:textId="7E8FE78C" w:rsidR="00E319D7" w:rsidRDefault="00121316" w:rsidP="00E319D7">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
@@ -101,54 +95,51 @@
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r w:rsidRPr="008A5135">
         <w:t xml:space="preserve">Housing Payments provide discretionary financial support to help residents </w:t>
       </w:r>
       <w:r w:rsidR="00E6017C" w:rsidRPr="008A5135">
         <w:t xml:space="preserve">of the borough </w:t>
       </w:r>
       <w:r w:rsidRPr="008A5135">
         <w:t xml:space="preserve">meet housing costs where there is a shortfall between rent and Housing Benefit or Universal Credit housing costs. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4386BEF8" w14:textId="7EA01C35" w:rsidR="008A5135" w:rsidRDefault="008A5135" w:rsidP="008612E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>You can apply</w:t>
       </w:r>
       <w:r w:rsidRPr="008A5135">
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">by completing this form and returning </w:t>
+        <w:t xml:space="preserve"> by completing this form and returning </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">it to </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="008C4E20">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:iCs/>
           </w:rPr>
           <w:t>benefits@rbkc.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> or T</w:t>
       </w:r>
       <w:r w:rsidRPr="008C4E20">
         <w:t>he Benefits Service, Town Hall, Hornton Street, London, W8 7NX</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62B29393" w14:textId="07F0FF81" w:rsidR="00BB5877" w:rsidRPr="00BB5877" w:rsidRDefault="00BB5877" w:rsidP="008612E1">
       <w:pPr>
@@ -3372,72 +3363,51 @@
       <w:r w:rsidR="00D65E8E" w:rsidRPr="00970D10">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00970D10">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidR="003D02FC" w:rsidRPr="00970D10">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Household and </w:t>
-[...20 lines deleted...]
-        <w:commentReference w:id="0"/>
+        <w:t>Household and vulnerability</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2277A18F" w14:textId="11B5A580" w:rsidR="003D02FC" w:rsidRPr="00622704" w:rsidRDefault="003D02FC" w:rsidP="003D02FC">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E319D7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Partner Details</w:t>
       </w:r>
       <w:r w:rsidRPr="00622704">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -4316,70 +4286,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="005F28CA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">- </w:t>
-[...18 lines deleted...]
-        <w:commentReference w:id="2"/>
+        <w:t>- Financial information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="030FE3B9" w14:textId="77777777" w:rsidR="00900B0C" w:rsidRPr="0041360B" w:rsidRDefault="00900B0C" w:rsidP="00900B0C">
       <w:pPr>
         <w:rPr>
           <w:vanish/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25B1DCC0" w14:textId="0EFBC8B9" w:rsidR="001D3EA8" w:rsidRPr="0041360B" w:rsidRDefault="00900B0C" w:rsidP="00900B0C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0041360B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please include the details of any bank accounts or savings accounts held by the applicant</w:t>
       </w:r>
@@ -4636,69 +4587,58 @@
           </w:tcPr>
           <w:p w14:paraId="5ED8AF72" w14:textId="77777777" w:rsidR="005F28CA" w:rsidRDefault="005F28CA" w:rsidP="007C0BF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
               </w:tabs>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0A4C582E" w14:textId="7FF8ADC5" w:rsidR="00622704" w:rsidRDefault="00622704" w:rsidP="00622704">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E78AD9C" w14:textId="587A9F61" w:rsidR="0004244D" w:rsidRPr="008A5135" w:rsidRDefault="00DE1B0E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="4"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Previous Housing Payments</w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:commentReference w:id="4"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7535A365" w14:textId="0D248E6D" w:rsidR="00DE1B0E" w:rsidRDefault="00DE1B0E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please complete this section if you have received a Housing Payment before, or if you have applied for this type of support before.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="025779DB" w14:textId="77777777" w:rsidR="0004244D" w:rsidRDefault="0004244D">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
@@ -5920,82 +5860,72 @@
     </w:p>
     <w:p w14:paraId="10065DCC" w14:textId="77777777" w:rsidR="00DE1B0E" w:rsidRDefault="00DE1B0E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Conditions on awards</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="582A1E18" w14:textId="77777777" w:rsidR="00DE1B0E" w:rsidRDefault="00DE1B0E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="6"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If we agree a Housing Payment, we may ask you to take reasonable steps to help reduce or resolve the rent shortfall. Any steps we ask you to take will depend on your circumstances and will be explained in the decision letter.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B084D7D" w14:textId="77777777" w:rsidR="00DE1B0E" w:rsidRDefault="00DE1B0E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This could include contacting the Department for Work and Pensions about your benefit award, contacting your landlord, seeking money or benefits advice, engaging with housing options, or taking other realistic steps agreed with the Council. We will take account of your health, disability, caring responsibilities, safety, and any other circumstances that may affect what you can reasonably do.</w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:commentReference w:id="6"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="09BD8C2A" w14:textId="77777777" w:rsidR="00274180" w:rsidRDefault="00274180">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="024A9340" w14:textId="0C97D9B4" w:rsidR="0029672D" w:rsidRPr="00970D10" w:rsidRDefault="0029672D" w:rsidP="620E9494">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="620E9494">
         <w:rPr>
@@ -6237,69 +6167,58 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Housing Payments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="21D47074" w14:textId="25D31667" w:rsidR="620E9494" w:rsidRPr="008A5135" w:rsidRDefault="620E9494" w:rsidP="620E9494">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F89EEC3" w14:textId="77777777" w:rsidR="00A1458C" w:rsidRDefault="00A1458C" w:rsidP="00A1458C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="8"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Trusted referrer or representative</w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:commentReference w:id="8"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="799992CA" w14:textId="77777777" w:rsidR="00A1458C" w:rsidRDefault="00A1458C" w:rsidP="00A1458C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If someone is completing this form for you, helping you with your application, or acting on your behalf, please complete this section. By completing this section, you are giving us permission to contact them about this application where this is needed.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -7738,297 +7657,74 @@
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E97B129" w14:textId="77777777" w:rsidR="002F0CD4" w:rsidRDefault="002F0CD4">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>_______________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0E28E696" w14:textId="77777777" w:rsidR="002F0CD4" w:rsidRDefault="002F0CD4">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DFC40B8" w14:textId="0D156713" w:rsidR="002F0CD4" w:rsidRDefault="002F0CD4"/>
     <w:sectPr w:rsidR="002F0CD4" w:rsidSect="00511C84">
-      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="849" w:bottom="709" w:left="993" w:header="113" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...221 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79991BB6" w14:textId="77777777" w:rsidR="00A66991" w:rsidRDefault="00A66991" w:rsidP="00352B27">
+    <w:p w14:paraId="71E17CDF" w14:textId="77777777" w:rsidR="007E3B27" w:rsidRDefault="007E3B27" w:rsidP="00352B27">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="19BF827D" w14:textId="77777777" w:rsidR="00A66991" w:rsidRDefault="00A66991" w:rsidP="00352B27">
+    <w:p w14:paraId="4187B779" w14:textId="77777777" w:rsidR="007E3B27" w:rsidRDefault="007E3B27" w:rsidP="00352B27">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -8058,61 +7754,61 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2FDBE84F" w14:textId="77777777" w:rsidR="00A66991" w:rsidRDefault="00A66991" w:rsidP="00352B27">
+    <w:p w14:paraId="11906DA9" w14:textId="77777777" w:rsidR="007E3B27" w:rsidRDefault="007E3B27" w:rsidP="00352B27">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="20CEF2F7" w14:textId="77777777" w:rsidR="00A66991" w:rsidRDefault="00A66991" w:rsidP="00352B27">
+    <w:p w14:paraId="5D16E4C8" w14:textId="77777777" w:rsidR="007E3B27" w:rsidRDefault="007E3B27" w:rsidP="00352B27">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:id w:val="98381352"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
@@ -9211,61 +8907,54 @@
   </w:num>
   <w:num w:numId="7" w16cid:durableId="132215904">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1484353936">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1557274328">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="240718693">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1890914464">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="835611131">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="811288203">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E319D7"/>
     <w:rsid w:val="00003D2F"/>
     <w:rsid w:val="00006172"/>
     <w:rsid w:val="0000695A"/>
     <w:rsid w:val="0002624B"/>
     <w:rsid w:val="000336B4"/>
@@ -9408,76 +9097,78 @@
     <w:rsid w:val="006D37A3"/>
     <w:rsid w:val="006E1775"/>
     <w:rsid w:val="006E526A"/>
     <w:rsid w:val="006F1B4B"/>
     <w:rsid w:val="006F7887"/>
     <w:rsid w:val="0072101E"/>
     <w:rsid w:val="007220EF"/>
     <w:rsid w:val="00732223"/>
     <w:rsid w:val="00741BEE"/>
     <w:rsid w:val="00751DC1"/>
     <w:rsid w:val="007573A5"/>
     <w:rsid w:val="007643FE"/>
     <w:rsid w:val="0076682A"/>
     <w:rsid w:val="00772C3A"/>
     <w:rsid w:val="00776098"/>
     <w:rsid w:val="00792464"/>
     <w:rsid w:val="00795A57"/>
     <w:rsid w:val="0079692E"/>
     <w:rsid w:val="007B421F"/>
     <w:rsid w:val="007C0BF9"/>
     <w:rsid w:val="007C2C4E"/>
     <w:rsid w:val="007C31C8"/>
     <w:rsid w:val="007C3F38"/>
     <w:rsid w:val="007D41D3"/>
     <w:rsid w:val="007E359F"/>
+    <w:rsid w:val="007E3B27"/>
     <w:rsid w:val="007F0A4C"/>
     <w:rsid w:val="007F0D74"/>
     <w:rsid w:val="007F177A"/>
     <w:rsid w:val="007F639F"/>
     <w:rsid w:val="00803C22"/>
     <w:rsid w:val="008147C7"/>
     <w:rsid w:val="0081592A"/>
     <w:rsid w:val="00816C84"/>
     <w:rsid w:val="00824CEB"/>
     <w:rsid w:val="00832EA0"/>
     <w:rsid w:val="008612E1"/>
     <w:rsid w:val="00866E6F"/>
     <w:rsid w:val="00866E92"/>
     <w:rsid w:val="00867546"/>
     <w:rsid w:val="008676F1"/>
     <w:rsid w:val="008678A4"/>
     <w:rsid w:val="00873132"/>
     <w:rsid w:val="00875EE0"/>
     <w:rsid w:val="00890B52"/>
     <w:rsid w:val="00895D8B"/>
     <w:rsid w:val="008A5135"/>
     <w:rsid w:val="008B3B24"/>
     <w:rsid w:val="008C1C18"/>
     <w:rsid w:val="008C1ECD"/>
     <w:rsid w:val="008C4E20"/>
     <w:rsid w:val="008C6D49"/>
+    <w:rsid w:val="008D62CA"/>
     <w:rsid w:val="008D78F1"/>
     <w:rsid w:val="008E4E44"/>
     <w:rsid w:val="008E6258"/>
     <w:rsid w:val="008F72F2"/>
     <w:rsid w:val="00900B0C"/>
     <w:rsid w:val="00901CB1"/>
     <w:rsid w:val="009108A4"/>
     <w:rsid w:val="00915EF1"/>
     <w:rsid w:val="009205D7"/>
     <w:rsid w:val="00925009"/>
     <w:rsid w:val="00940211"/>
     <w:rsid w:val="00944771"/>
     <w:rsid w:val="00957A00"/>
     <w:rsid w:val="00970D10"/>
     <w:rsid w:val="00981113"/>
     <w:rsid w:val="00992D26"/>
     <w:rsid w:val="009A201B"/>
     <w:rsid w:val="009A24F2"/>
     <w:rsid w:val="009A2AB5"/>
     <w:rsid w:val="009A304B"/>
     <w:rsid w:val="009B6285"/>
     <w:rsid w:val="009C4D1E"/>
     <w:rsid w:val="009C5796"/>
     <w:rsid w:val="009C79E2"/>
     <w:rsid w:val="009F246E"/>
@@ -9590,50 +9281,51 @@
     <w:rsid w:val="00E116A4"/>
     <w:rsid w:val="00E12F48"/>
     <w:rsid w:val="00E138FE"/>
     <w:rsid w:val="00E21478"/>
     <w:rsid w:val="00E2546B"/>
     <w:rsid w:val="00E262A1"/>
     <w:rsid w:val="00E319D7"/>
     <w:rsid w:val="00E5301E"/>
     <w:rsid w:val="00E556AA"/>
     <w:rsid w:val="00E6017C"/>
     <w:rsid w:val="00E64215"/>
     <w:rsid w:val="00E71557"/>
     <w:rsid w:val="00E96A92"/>
     <w:rsid w:val="00EA65B4"/>
     <w:rsid w:val="00EC2C54"/>
     <w:rsid w:val="00ED7EF2"/>
     <w:rsid w:val="00EF4C61"/>
     <w:rsid w:val="00F02832"/>
     <w:rsid w:val="00F05403"/>
     <w:rsid w:val="00F20B56"/>
     <w:rsid w:val="00F23475"/>
     <w:rsid w:val="00F27910"/>
     <w:rsid w:val="00F30CA2"/>
     <w:rsid w:val="00F34CD3"/>
     <w:rsid w:val="00F4379D"/>
+    <w:rsid w:val="00F51F49"/>
     <w:rsid w:val="00F603B2"/>
     <w:rsid w:val="00F77DA9"/>
     <w:rsid w:val="00F8227A"/>
     <w:rsid w:val="00F86CA0"/>
     <w:rsid w:val="00F92573"/>
     <w:rsid w:val="00FA20D3"/>
     <w:rsid w:val="00FA6CD5"/>
     <w:rsid w:val="00FC2BF6"/>
     <w:rsid w:val="00FC2CE8"/>
     <w:rsid w:val="00FD4D00"/>
     <w:rsid w:val="00FE60AF"/>
     <w:rsid w:val="00FF007B"/>
     <w:rsid w:val="020111DA"/>
     <w:rsid w:val="0406C0D5"/>
     <w:rsid w:val="109CE410"/>
     <w:rsid w:val="1186D60A"/>
     <w:rsid w:val="153AD3FC"/>
     <w:rsid w:val="19078FC2"/>
     <w:rsid w:val="311FE015"/>
     <w:rsid w:val="3A12A903"/>
     <w:rsid w:val="4252CD6A"/>
     <w:rsid w:val="5BB64A54"/>
     <w:rsid w:val="5F7E25D6"/>
     <w:rsid w:val="620E9494"/>
     <w:rsid w:val="62E01626"/>
@@ -10771,184 +10463,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D97AE2"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:benefits@rbkc.gov.uk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/></Relationships>
-[...132 lines deleted...]
-</t:Tasks>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:benefits@rbkc.gov.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -11215,69 +10774,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...17 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100464FE1D295A1E948BAD05377BAFBC83F" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="bdc3e14bdb85cb369f8c8c2a42ecc6af">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4807fb84-4c7c-4507-84a6-44619d926d4c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2b36548e604a703343bdabb7da3c5612" ns2:_="">
     <xsd:import namespace="4807fb84-4c7c-4507-84a6-44619d926d4c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:Category" minOccurs="0"/>
                 <xsd:element ref="ns2:Topic" minOccurs="0"/>
                 <xsd:element ref="ns2:Notes0" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4807fb84-4c7c-4507-84a6-44619d926d4c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
@@ -11399,101 +10939,120 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Topic xmlns="4807fb84-4c7c-4507-84a6-44619d926d4c">CRF</Topic>
+    <Notes0 xmlns="4807fb84-4c7c-4507-84a6-44619d926d4c">Draft form - to be reviewed again to check against policy</Notes0>
+    <Category xmlns="4807fb84-4c7c-4507-84a6-44619d926d4c">Service improvement and Change</Category>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1F93D2F-2440-4F8D-B582-3C75DCD2D616}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="4807fb84-4c7c-4507-84a6-44619d926d4c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8055A640-6259-4C09-A41D-36BD6F7AF094}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="4807fb84-4c7c-4507-84a6-44619d926d4c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D01BABDE-4899-47FE-A3BE-F5BEED292C83}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>1941</Words>
-  <Characters>9865</Characters>
+  <Words>1889</Words>
+  <Characters>9603</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>469</Lines>
-  <Paragraphs>227</Paragraphs>
+  <Lines>433</Lines>
+  <Paragraphs>187</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11579</CharactersWithSpaces>
+  <CharactersWithSpaces>11358</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="42" baseType="variant">
       <vt:variant>
         <vt:i4>5832742</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:benefits@rbkc.gov.uk</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>8257607</vt:i4>
       </vt:variant>
       <vt:variant>