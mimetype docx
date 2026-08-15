--- v0 (2026-05-26)
+++ v1 (2026-08-15)
@@ -167,80 +167,83 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4811ACB5" w14:textId="77777777" w:rsidR="00E556AA" w:rsidRDefault="00E556AA" w:rsidP="00D00CAD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3969"/>
               </w:tabs>
               <w:spacing w:after="120"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6680E1FE" w14:textId="77777777" w:rsidR="00BF3635" w:rsidRDefault="00BF3635" w:rsidP="00D00CAD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
         </w:tabs>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BB68622" w14:textId="596BF1BC" w:rsidR="00F75187" w:rsidRDefault="00F75187" w:rsidP="00D00CAD">
+    <w:p w14:paraId="4BB68622" w14:textId="220832EC" w:rsidR="00F75187" w:rsidRDefault="00F75187" w:rsidP="00D00CAD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
         </w:tabs>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">As you complete the form, please </w:t>
       </w:r>
       <w:r w:rsidR="00BD3180">
         <w:t xml:space="preserve">put crosses in any boxes to identify your selection, and be as clear as possible when responding to any questions. </w:t>
       </w:r>
       <w:r w:rsidR="002B6716">
         <w:t xml:space="preserve">If you have any evidence to support your application, please </w:t>
       </w:r>
       <w:r w:rsidR="00E27572">
         <w:t xml:space="preserve">include this when you send your completed application </w:t>
       </w:r>
       <w:r w:rsidR="002B6716">
-        <w:t xml:space="preserve">to the </w:t>
+        <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="006A381D" w:rsidRPr="005B377A">
+        <w:r w:rsidR="00DF6B56" w:rsidRPr="008F59E9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>LocalSupportPayments@rbkc.gov.uk</w:t>
+          <w:t>ResidentFinancialSupport@rbkc.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00DF6B56">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="006A381D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35C383C8" w14:textId="0FD8729D" w:rsidR="00BD3180" w:rsidRDefault="00DA2831" w:rsidP="00D00CAD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
         </w:tabs>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Incomplete applications lead to delays in </w:t>
       </w:r>
       <w:r w:rsidR="002B6716">
         <w:t xml:space="preserve">making decisions on any awards, as an officer will need to contact you to obtain additional information. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A5143C0" w14:textId="056EE241" w:rsidR="00AD3EB1" w:rsidRPr="00AD3EB1" w:rsidRDefault="00AD3EB1" w:rsidP="00D00CAD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
@@ -5526,61 +5529,61 @@
     <w:p w14:paraId="0E28E696" w14:textId="77777777" w:rsidR="002F0CD4" w:rsidRDefault="002F0CD4">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DFC40B8" w14:textId="0D156713" w:rsidR="002F0CD4" w:rsidRDefault="002F0CD4"/>
     <w:sectPr w:rsidR="002F0CD4" w:rsidSect="00511C84">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="849" w:bottom="709" w:left="993" w:header="113" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2625AFB1" w14:textId="77777777" w:rsidR="00BE53DB" w:rsidRDefault="00BE53DB" w:rsidP="00352B27">
+    <w:p w14:paraId="7C5705D0" w14:textId="77777777" w:rsidR="006F61D5" w:rsidRDefault="006F61D5" w:rsidP="00352B27">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="235EAC4F" w14:textId="77777777" w:rsidR="00BE53DB" w:rsidRDefault="00BE53DB" w:rsidP="00352B27">
+    <w:p w14:paraId="234B14FD" w14:textId="77777777" w:rsidR="006F61D5" w:rsidRDefault="006F61D5" w:rsidP="00352B27">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -5596,87 +5599,86 @@
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51E54C5D" w14:textId="77777777" w:rsidR="00BE53DB" w:rsidRDefault="00BE53DB" w:rsidP="00352B27">
+    <w:p w14:paraId="7F4C22BF" w14:textId="77777777" w:rsidR="006F61D5" w:rsidRDefault="006F61D5" w:rsidP="00352B27">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3AF3D91B" w14:textId="77777777" w:rsidR="00BE53DB" w:rsidRDefault="00BE53DB" w:rsidP="00352B27">
+    <w:p w14:paraId="2EA2B1AC" w14:textId="77777777" w:rsidR="006F61D5" w:rsidRDefault="006F61D5" w:rsidP="00352B27">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:id w:val="98381352"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="1D02CF8A" w14:textId="77777777" w:rsidR="00352B27" w:rsidRPr="00511C84" w:rsidRDefault="00352B27" w:rsidP="00511C84">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00511C84">
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve">Page </w:t>
         </w:r>
         <w:r w:rsidRPr="00511C84">
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
@@ -5972,51 +5974,51 @@
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="405805361">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="449205409">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="180"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E319D7"/>
     <w:rsid w:val="0000695A"/>
     <w:rsid w:val="00013D7B"/>
     <w:rsid w:val="0002624B"/>
     <w:rsid w:val="0009213D"/>
@@ -6043,50 +6045,51 @@
     <w:rsid w:val="00370CE9"/>
     <w:rsid w:val="00382202"/>
     <w:rsid w:val="003C20B7"/>
     <w:rsid w:val="004007FB"/>
     <w:rsid w:val="004071B1"/>
     <w:rsid w:val="004142D6"/>
     <w:rsid w:val="0041678D"/>
     <w:rsid w:val="004264C0"/>
     <w:rsid w:val="00432920"/>
     <w:rsid w:val="00465BDF"/>
     <w:rsid w:val="00492307"/>
     <w:rsid w:val="004950AC"/>
     <w:rsid w:val="004B1ADF"/>
     <w:rsid w:val="00504FDD"/>
     <w:rsid w:val="00511C84"/>
     <w:rsid w:val="00530FA4"/>
     <w:rsid w:val="00540233"/>
     <w:rsid w:val="00546289"/>
     <w:rsid w:val="00595087"/>
     <w:rsid w:val="00622704"/>
     <w:rsid w:val="00625901"/>
     <w:rsid w:val="0064551C"/>
     <w:rsid w:val="00672854"/>
     <w:rsid w:val="006A381D"/>
     <w:rsid w:val="006F1B4B"/>
+    <w:rsid w:val="006F61D5"/>
     <w:rsid w:val="006F7887"/>
     <w:rsid w:val="007046A0"/>
     <w:rsid w:val="007220EF"/>
     <w:rsid w:val="00732223"/>
     <w:rsid w:val="00750A95"/>
     <w:rsid w:val="0076508B"/>
     <w:rsid w:val="0076682A"/>
     <w:rsid w:val="00792464"/>
     <w:rsid w:val="007B421F"/>
     <w:rsid w:val="007C3F38"/>
     <w:rsid w:val="007F177A"/>
     <w:rsid w:val="00867546"/>
     <w:rsid w:val="008678A4"/>
     <w:rsid w:val="00873132"/>
     <w:rsid w:val="008C6D49"/>
     <w:rsid w:val="00901B78"/>
     <w:rsid w:val="00940211"/>
     <w:rsid w:val="00944771"/>
     <w:rsid w:val="00992D26"/>
     <w:rsid w:val="009D72D8"/>
     <w:rsid w:val="00A25B53"/>
     <w:rsid w:val="00A31F2B"/>
     <w:rsid w:val="00A36DCC"/>
     <w:rsid w:val="00A435F5"/>
     <w:rsid w:val="00A63173"/>
@@ -6099,52 +6102,54 @@
     <w:rsid w:val="00AB61EE"/>
     <w:rsid w:val="00AD3EB1"/>
     <w:rsid w:val="00B27C70"/>
     <w:rsid w:val="00B70BDF"/>
     <w:rsid w:val="00B76541"/>
     <w:rsid w:val="00B8072E"/>
     <w:rsid w:val="00B824AB"/>
     <w:rsid w:val="00B95F05"/>
     <w:rsid w:val="00BA76EC"/>
     <w:rsid w:val="00BB0499"/>
     <w:rsid w:val="00BB5998"/>
     <w:rsid w:val="00BD3180"/>
     <w:rsid w:val="00BD383C"/>
     <w:rsid w:val="00BE53DB"/>
     <w:rsid w:val="00BF3635"/>
     <w:rsid w:val="00C04E4E"/>
     <w:rsid w:val="00C606C1"/>
     <w:rsid w:val="00C62A14"/>
     <w:rsid w:val="00CE73C1"/>
     <w:rsid w:val="00D00CAD"/>
     <w:rsid w:val="00D63D84"/>
     <w:rsid w:val="00D70831"/>
     <w:rsid w:val="00D76CFF"/>
     <w:rsid w:val="00DA2831"/>
     <w:rsid w:val="00DB5B2A"/>
+    <w:rsid w:val="00DE33CA"/>
     <w:rsid w:val="00DE5B04"/>
     <w:rsid w:val="00DF5339"/>
+    <w:rsid w:val="00DF6B56"/>
     <w:rsid w:val="00E03AF7"/>
     <w:rsid w:val="00E116A4"/>
     <w:rsid w:val="00E12F48"/>
     <w:rsid w:val="00E21478"/>
     <w:rsid w:val="00E2546B"/>
     <w:rsid w:val="00E27572"/>
     <w:rsid w:val="00E319D7"/>
     <w:rsid w:val="00E556AA"/>
     <w:rsid w:val="00E71557"/>
     <w:rsid w:val="00EC2C54"/>
     <w:rsid w:val="00F27910"/>
     <w:rsid w:val="00F75187"/>
     <w:rsid w:val="00F94372"/>
     <w:rsid w:val="00FC2BF6"/>
     <w:rsid w:val="00FE60AF"/>
     <w:rsid w:val="00FF007B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
@@ -7228,51 +7233,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006A381D"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LocalSupportPayments@rbkc.gov.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ResidentFinancialSupport@rbkc.gov.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -7543,66 +7548,66 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010034D76AE1A9BA7541A02BD94D4DACDA66" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="cf49c4f07580deea6e3b163879be7395">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2db3bf96-9f41-46fb-9090-146f28e472af" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9c44fb3e98e3ae9efb998beb4a73fe90" ns2:_="">
     <xsd:import namespace="2db3bf96-9f41-46fb-9090-146f28e472af"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2db3bf96-9f41-46fb-9090-146f28e472af" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
@@ -7700,122 +7705,122 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F43535D2-3B28-4F45-BECC-53FC9A3E3F2C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8055A640-6259-4C09-A41D-36BD6F7AF094}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D01BABDE-4899-47FE-A3BE-F5BEED292C83}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8055A640-6259-4C09-A41D-36BD6F7AF094}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F43535D2-3B28-4F45-BECC-53FC9A3E3F2C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96A700AB-7DA2-46B8-A6BA-F20856682951}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2db3bf96-9f41-46fb-9090-146f28e472af"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1004</Words>
-  <Characters>5256</Characters>
+  <Words>1003</Words>
+  <Characters>5261</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>328</Lines>
   <Paragraphs>160</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6100</CharactersWithSpaces>
+  <CharactersWithSpaces>6104</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Rottler, Sheldon: RBKC</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010034D76AE1A9BA7541A02BD94D4DACDA66</vt:lpwstr>
   </property>