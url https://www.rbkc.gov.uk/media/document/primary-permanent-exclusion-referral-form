--- v0 (2025-10-13)
+++ v1 (2026-04-01)
@@ -7,69 +7,77 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3D31DD06" w14:textId="77777777" w:rsidR="00CB696D" w:rsidRPr="00CB696D" w:rsidRDefault="00937837" w:rsidP="00CB696D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D31DD8C" wp14:editId="395E8C95">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D31DD8C" wp14:editId="3D31DD8D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-744855</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-449580</wp:posOffset>
+                </wp:positionV>
                 <wp:extent cx="6591300" cy="386080"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:effectExtent l="0" t="4445" r="0" b="0"/>
+                <wp:wrapNone/>
                 <wp:docPr id="1" name="Text Box 29"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6591300" cy="386080"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="00FFFF">
                             <a:alpha val="66000"/>
                           </a:srgbClr>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
@@ -106,193 +114,207 @@
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                               <w:t>Primary: Permanent Exclusion Referral form</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="3D31DD97" w14:textId="77777777" w:rsidR="004C28E8" w:rsidRPr="003D48C6" w:rsidRDefault="004C28E8" w:rsidP="00F97801">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-              </wp:inline>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="3D31DD8C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 29" o:spid="_x0000_s1026" type="#_x0000_t202" style="width:519pt;height:30.4pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAfqRFgAwIAAOsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJ0yw14hRdigwD&#10;ugvQ7QNkWb5gsqhRSuzu60dJaZptb8P8IIgXHZKHx5vbadDsqND1YEo+n+WcKSOh7k1b8m9f92/W&#10;nDkvTC00GFXyJ+X47fb1q81oC7WADnStkBGIccVoS955b4ssc7JTg3AzsMpQsAEchCcT26xGMRL6&#10;oLNFnq+yEbC2CFI5R977FOTbiN80SvrPTeOUZ7rk1JuPJ8azCme23YiiRWG7Xp7aEP/QxSB6Q0XP&#10;UPfCC3bA/i+ooZcIDho/kzBk0DS9VHEGmmae/zHNYyesirMQOc6eaXL/D1Z+Oj7aL8j89A4mWmAc&#10;wtkHkN8dM7DrhGnVHSKMnRI1FZ4HyrLRuuL0NFDtChdAqvEj1LRkcfAQgaYGh8AKzckInRbwdCZd&#10;TZ5Jcq6ub+ZXOYUkxa7Wq3wdt5KJ4vm1ReffKxhYuJQcaakRXRwfnA/diOI5JRRzoPt632sdDWyr&#10;nUZ2FEEA+Z6+9FbbTiTvapVT+YTjUnrE/A1Hm4BmIOCm1OCJPITREwl+qiYKBj4qqJ+IEYSkOPpD&#10;6NIB/uRsJLWV3P04CFSc6Q+GWL2ZL5dBntFYXr9dkIGXkeoyIowkqJJ7ztJ155OkDxb7tqNKaY8G&#10;7mgTTR9Jeunq1DcpKs55Un+Q7KUds17+0e0vAAAA//8DAFBLAwQUAAYACAAAACEAB22Jc9oAAAAF&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvCQBCF7wX/wzJCb3VXCyGk2UgRFCxeaoVeN9lpEszO&#10;xuyoqb++ay/t5cHjDe99ky9H14kLDqH1pGE+UyCQKm9bqjUcPtZPKYjAhqzpPKGGbwywLCYPucms&#10;v9I7XvZci1hCITMaGuY+kzJUDToTZr5HitmXH5zhaIda2sFcY7nr5EKpRDrTUlxoTI+rBqvj/uw0&#10;fPrTabGWR65vm13L2zLZ2dub1o/T8fUFBOPIf8dwx4/oUESm0p/JBtFpiI/wr94z9ZxGX2pIVAqy&#10;yOV/+uIHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAH6kRYAMCAADrAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAB22Jc9oAAAAFAQAADwAAAAAA&#10;AAAAAAAAAABdBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGQFAAAAAA==&#10;" fillcolor="aqua" stroked="f" strokecolor="#6fc" strokeweight="2pt">
+              <v:shape id="Text Box 29" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-58.65pt;margin-top:-35.4pt;width:519pt;height:30.4pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAfqRFgAwIAAOsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJ0yw14hRdigwD&#10;ugvQ7QNkWb5gsqhRSuzu60dJaZptb8P8IIgXHZKHx5vbadDsqND1YEo+n+WcKSOh7k1b8m9f92/W&#10;nDkvTC00GFXyJ+X47fb1q81oC7WADnStkBGIccVoS955b4ssc7JTg3AzsMpQsAEchCcT26xGMRL6&#10;oLNFnq+yEbC2CFI5R977FOTbiN80SvrPTeOUZ7rk1JuPJ8azCme23YiiRWG7Xp7aEP/QxSB6Q0XP&#10;UPfCC3bA/i+ooZcIDho/kzBk0DS9VHEGmmae/zHNYyesirMQOc6eaXL/D1Z+Oj7aL8j89A4mWmAc&#10;wtkHkN8dM7DrhGnVHSKMnRI1FZ4HyrLRuuL0NFDtChdAqvEj1LRkcfAQgaYGh8AKzckInRbwdCZd&#10;TZ5Jcq6ub+ZXOYUkxa7Wq3wdt5KJ4vm1ReffKxhYuJQcaakRXRwfnA/diOI5JRRzoPt632sdDWyr&#10;nUZ2FEEA+Z6+9FbbTiTvapVT+YTjUnrE/A1Hm4BmIOCm1OCJPITREwl+qiYKBj4qqJ+IEYSkOPpD&#10;6NIB/uRsJLWV3P04CFSc6Q+GWL2ZL5dBntFYXr9dkIGXkeoyIowkqJJ7ztJ155OkDxb7tqNKaY8G&#10;7mgTTR9Jeunq1DcpKs55Un+Q7KUds17+0e0vAAAA//8DAFBLAwQUAAYACAAAACEA87He6+EAAAAM&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF7wX/wzKCt3Y3ERqN2RQRKii9tApeN9kxCc3O&#10;ptltG/vrnZ70No/38ea9YjW5XpxwDJ0nDclCgUCqve2o0fD5sZ4/gAjRkDW9J9TwgwFW5c2sMLn1&#10;Z9riaRcbwSEUcqOhjXHIpQx1i86EhR+Q2Pv2ozOR5dhIO5ozh7tepkotpTMd8YfWDPjSYr3fHZ2G&#10;L384pGu5j83lddPFt2q5sZd3re9up+cnEBGn+AfDtT5Xh5I7Vf5INohewzxJsntm+coUj2DkMVUZ&#10;iOrqKQWyLOT/EeUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB+pEWADAgAA6wMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPOx3uvhAAAADAEA&#10;AA8AAAAAAAAAAAAAAAAAXQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" fillcolor="aqua" stroked="f" strokecolor="#6fc" strokeweight="2pt">
                 <v:fill opacity="43176f"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="3D31DD96" w14:textId="469CC758" w:rsidR="00CC4DEC" w:rsidRPr="003D48C6" w:rsidRDefault="00535725" w:rsidP="00F97801">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00535725">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                         <w:t>Primary: Permanent Exclusion Referral form</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3D31DD97" w14:textId="77777777" w:rsidR="004C28E8" w:rsidRPr="003D48C6" w:rsidRDefault="004C28E8" w:rsidP="00F97801">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D31DD07" w14:textId="77777777" w:rsidR="003C0C24" w:rsidRDefault="00065682" w:rsidP="006E0AAA">
       <w:pPr>
         <w:ind w:left="-1080"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="003C0C24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>UPIL DETAILS</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10294" w:type="dxa"/>
-        <w:tblInd w:w="-955" w:type="dxa"/>
+        <w:tblInd w:w="-972" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3960"/>
         <w:gridCol w:w="6334"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003C0C24" w:rsidRPr="00663768" w14:paraId="3D31DD0B" w14:textId="77777777" w:rsidTr="0080709C">
+      <w:tr w:rsidR="003C0C24" w:rsidRPr="00663768" w14:paraId="3D31DD0B" w14:textId="77777777" w:rsidTr="00CB696D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="66FFFF"/>
           </w:tcPr>
           <w:p w14:paraId="3D31DD08" w14:textId="77777777" w:rsidR="002700CF" w:rsidRPr="00663768" w:rsidRDefault="002700CF" w:rsidP="00FE7438">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3D31DD09" w14:textId="77777777" w:rsidR="002700CF" w:rsidRPr="00663768" w:rsidRDefault="003C0C24" w:rsidP="00FE7438">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00663768">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>NAME:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6334" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D31DD0A" w14:textId="77777777" w:rsidR="005D15F7" w:rsidRPr="00663768" w:rsidRDefault="005D15F7" w:rsidP="00FE7438">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C0C24" w:rsidRPr="00663768" w14:paraId="3D31DD0F" w14:textId="77777777" w:rsidTr="0080709C">
+      <w:tr w:rsidR="003C0C24" w:rsidRPr="00663768" w14:paraId="3D31DD0F" w14:textId="77777777" w:rsidTr="00CB696D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="66FFFF"/>
           </w:tcPr>
           <w:p w14:paraId="3D31DD0C" w14:textId="77777777" w:rsidR="002700CF" w:rsidRPr="00663768" w:rsidRDefault="002700CF" w:rsidP="00FE7438">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3D31DD0D" w14:textId="77777777" w:rsidR="003C0C24" w:rsidRPr="00663768" w:rsidRDefault="00DF3F98" w:rsidP="00FE7438">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00663768">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">DOB </w:t>
             </w:r>
             <w:r w:rsidR="00177126" w:rsidRPr="00663768">
               <w:rPr>
@@ -304,99 +326,101 @@
             <w:r w:rsidRPr="00663768">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>YEAR GROUP:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6334" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D31DD0E" w14:textId="77777777" w:rsidR="005D15F7" w:rsidRPr="00663768" w:rsidRDefault="005D15F7" w:rsidP="001B2C09">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C0C24" w:rsidRPr="00663768" w14:paraId="3D31DD13" w14:textId="77777777" w:rsidTr="0080709C">
+      <w:tr w:rsidR="003C0C24" w:rsidRPr="00663768" w14:paraId="3D31DD13" w14:textId="77777777" w:rsidTr="00CB696D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="66FFFF"/>
           </w:tcPr>
           <w:p w14:paraId="3D31DD10" w14:textId="77777777" w:rsidR="002700CF" w:rsidRPr="00663768" w:rsidRDefault="002700CF" w:rsidP="00FE7438">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3D31DD11" w14:textId="77777777" w:rsidR="002700CF" w:rsidRPr="00663768" w:rsidRDefault="003C0C24" w:rsidP="00FE7438">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00663768">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>MALE/FEMALE:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6334" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D31DD12" w14:textId="77777777" w:rsidR="00E7426B" w:rsidRPr="00663768" w:rsidRDefault="00E7426B" w:rsidP="00FE7438">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C0C24" w:rsidRPr="00663768" w14:paraId="3D31DD1A" w14:textId="77777777" w:rsidTr="0080709C">
+      <w:tr w:rsidR="003C0C24" w:rsidRPr="00663768" w14:paraId="3D31DD1A" w14:textId="77777777" w:rsidTr="00CB696D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="66FFFF"/>
           </w:tcPr>
           <w:p w14:paraId="3D31DD14" w14:textId="77777777" w:rsidR="00CB696D" w:rsidRDefault="00CB696D" w:rsidP="00FE7438">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3D31DD15" w14:textId="77777777" w:rsidR="00CB696D" w:rsidRDefault="00CB696D" w:rsidP="00FE7438">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3D31DD16" w14:textId="77777777" w:rsidR="003C0C24" w:rsidRPr="00663768" w:rsidRDefault="003C0C24" w:rsidP="00FE7438">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00663768">
@@ -429,106 +453,108 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3D31DD18" w14:textId="77777777" w:rsidR="00CB696D" w:rsidRDefault="00CB696D" w:rsidP="00420A43">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3D31DD19" w14:textId="77777777" w:rsidR="00CB696D" w:rsidRPr="00663768" w:rsidRDefault="00CB696D" w:rsidP="00420A43">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C0C24" w:rsidRPr="00663768" w14:paraId="3D31DD1E" w14:textId="77777777" w:rsidTr="0080709C">
+      <w:tr w:rsidR="003C0C24" w:rsidRPr="00663768" w14:paraId="3D31DD1E" w14:textId="77777777" w:rsidTr="00CB696D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="66FFFF"/>
           </w:tcPr>
           <w:p w14:paraId="3D31DD1B" w14:textId="77777777" w:rsidR="00CB696D" w:rsidRDefault="00CB696D" w:rsidP="00FE7438">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3D31DD1C" w14:textId="77777777" w:rsidR="003C0C24" w:rsidRPr="00663768" w:rsidRDefault="003C0C24" w:rsidP="00FE7438">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00663768">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ETHNIC BACKGROUND CODE</w:t>
             </w:r>
             <w:r w:rsidR="002700CF" w:rsidRPr="00663768">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6334" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D31DD1D" w14:textId="77777777" w:rsidR="005D15F7" w:rsidRPr="00663768" w:rsidRDefault="005D15F7" w:rsidP="004473AE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C0C24" w:rsidRPr="00663768" w14:paraId="3D31DD23" w14:textId="77777777" w:rsidTr="0080709C">
+      <w:tr w:rsidR="003C0C24" w:rsidRPr="00663768" w14:paraId="3D31DD23" w14:textId="77777777" w:rsidTr="00CB696D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="66FFFF"/>
           </w:tcPr>
           <w:p w14:paraId="3D31DD1F" w14:textId="77777777" w:rsidR="00CB696D" w:rsidRDefault="00CB696D" w:rsidP="00FE7438">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3D31DD20" w14:textId="77777777" w:rsidR="003C0C24" w:rsidRPr="00663768" w:rsidRDefault="003C0C24" w:rsidP="00FE7438">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00663768">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>SEN STAGE:</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -536,57 +562,58 @@
           <w:tcPr>
             <w:tcW w:w="6334" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D31DD21" w14:textId="77777777" w:rsidR="00733E11" w:rsidRDefault="00733E11" w:rsidP="001B2C09">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3D31DD22" w14:textId="77777777" w:rsidR="00CB696D" w:rsidRPr="00663768" w:rsidRDefault="00CB696D" w:rsidP="001B2C09">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007014C5" w:rsidRPr="00663768" w14:paraId="3D31DD27" w14:textId="77777777" w:rsidTr="0080709C">
+      <w:tr w:rsidR="007014C5" w:rsidRPr="00663768" w14:paraId="3D31DD27" w14:textId="77777777" w:rsidTr="00CB696D">
         <w:trPr>
           <w:trHeight w:val="534"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="66FFFF"/>
           </w:tcPr>
           <w:p w14:paraId="3D31DD24" w14:textId="77777777" w:rsidR="00CB696D" w:rsidRDefault="00CB696D" w:rsidP="00FE7438">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3D31DD25" w14:textId="77777777" w:rsidR="007014C5" w:rsidRPr="00663768" w:rsidRDefault="007014C5" w:rsidP="00FE7438">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00663768">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>UPN:</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -627,205 +654,216 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>PARENT/CARER DETAILS</w:t>
       </w:r>
       <w:r w:rsidR="00CB696D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10294" w:type="dxa"/>
-        <w:tblInd w:w="-955" w:type="dxa"/>
+        <w:tblInd w:w="-972" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3960"/>
         <w:gridCol w:w="6334"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003C0C24" w:rsidRPr="00663768" w14:paraId="3D31DD2D" w14:textId="77777777" w:rsidTr="0080709C">
+      <w:tr w:rsidR="003C0C24" w:rsidRPr="00663768" w14:paraId="3D31DD2D" w14:textId="77777777" w:rsidTr="00CB696D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="66FFFF"/>
           </w:tcPr>
           <w:p w14:paraId="3D31DD2A" w14:textId="77777777" w:rsidR="00CB696D" w:rsidRDefault="00CB696D" w:rsidP="00FE7438">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3D31DD2B" w14:textId="77777777" w:rsidR="00065682" w:rsidRPr="00CB696D" w:rsidRDefault="003C0C24" w:rsidP="00FE7438">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB696D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>NAME:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6334" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D31DD2C" w14:textId="77777777" w:rsidR="005D15F7" w:rsidRPr="00663768" w:rsidRDefault="005D15F7" w:rsidP="00FE7438">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C0C24" w:rsidRPr="00663768" w14:paraId="3D31DD31" w14:textId="77777777" w:rsidTr="0080709C">
+      <w:tr w:rsidR="003C0C24" w:rsidRPr="00663768" w14:paraId="3D31DD31" w14:textId="77777777" w:rsidTr="00CB696D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="66FFFF"/>
           </w:tcPr>
           <w:p w14:paraId="3D31DD2E" w14:textId="77777777" w:rsidR="00CB696D" w:rsidRDefault="00CB696D" w:rsidP="00FE7438">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3D31DD2F" w14:textId="77777777" w:rsidR="00065682" w:rsidRPr="00CB696D" w:rsidRDefault="003C0C24" w:rsidP="00FE7438">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB696D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ADDRESS:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6334" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D31DD30" w14:textId="77777777" w:rsidR="00EF7F4F" w:rsidRPr="00663768" w:rsidRDefault="00EF7F4F" w:rsidP="005D15F7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003C0C24" w:rsidRPr="00663768" w14:paraId="3D31DD35" w14:textId="77777777" w:rsidTr="0080709C">
+      <w:tr w:rsidR="003C0C24" w:rsidRPr="00663768" w14:paraId="3D31DD35" w14:textId="77777777" w:rsidTr="00CB696D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="66FFFF"/>
           </w:tcPr>
           <w:p w14:paraId="3D31DD32" w14:textId="77777777" w:rsidR="00CB696D" w:rsidRDefault="00CB696D" w:rsidP="00FE7438">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3D31DD33" w14:textId="0BD6AA8A" w:rsidR="00065682" w:rsidRPr="00CB696D" w:rsidRDefault="003C0C24" w:rsidP="00FE7438">
+          <w:p w14:paraId="3D31DD33" w14:textId="319B6F36" w:rsidR="00065682" w:rsidRPr="00CB696D" w:rsidRDefault="003C0C24" w:rsidP="00FE7438">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB696D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>CONTACT NUMBER</w:t>
             </w:r>
-            <w:r w:rsidR="00CC5D1F">
+            <w:r w:rsidR="00A74240">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> + EMAIL:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6334" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D31DD34" w14:textId="77777777" w:rsidR="005D15F7" w:rsidRPr="00663768" w:rsidRDefault="005D15F7" w:rsidP="00C96843">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF3F98" w:rsidRPr="00663768" w14:paraId="3D31DD39" w14:textId="77777777" w:rsidTr="0080709C">
+      <w:tr w:rsidR="00DF3F98" w:rsidRPr="00663768" w14:paraId="3D31DD39" w14:textId="77777777" w:rsidTr="00CB696D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="66FFFF"/>
           </w:tcPr>
           <w:p w14:paraId="3D31DD36" w14:textId="77777777" w:rsidR="00CB696D" w:rsidRDefault="00CB696D" w:rsidP="00FE7438">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3D31DD37" w14:textId="77777777" w:rsidR="00DF3F98" w:rsidRPr="00CB696D" w:rsidRDefault="00DF3F98" w:rsidP="00FE7438">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB696D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>LAC</w:t>
             </w:r>
             <w:r w:rsidR="00CB696D">
               <w:rPr>
@@ -865,153 +903,163 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46555B87" w14:textId="3D2E56C2" w:rsidR="00342AA6" w:rsidRDefault="00342AA6" w:rsidP="00CB696D">
       <w:pPr>
         <w:ind w:left="-1080"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>SOCIAL WORKER DETAILS:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10294" w:type="dxa"/>
-        <w:tblInd w:w="-955" w:type="dxa"/>
+        <w:tblInd w:w="-972" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3960"/>
         <w:gridCol w:w="6334"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00342AA6" w:rsidRPr="00663768" w14:paraId="497118D1" w14:textId="77777777" w:rsidTr="0080709C">
+      <w:tr w:rsidR="00342AA6" w:rsidRPr="00663768" w14:paraId="497118D1" w14:textId="77777777" w:rsidTr="009D152C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="66FFFF"/>
           </w:tcPr>
           <w:p w14:paraId="1BFE6E62" w14:textId="77777777" w:rsidR="00342AA6" w:rsidRDefault="00342AA6" w:rsidP="009D152C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0ADD6332" w14:textId="77777777" w:rsidR="00342AA6" w:rsidRPr="00CB696D" w:rsidRDefault="00342AA6" w:rsidP="009D152C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB696D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>NAME:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6334" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A33347A" w14:textId="77777777" w:rsidR="00342AA6" w:rsidRPr="00663768" w:rsidRDefault="00342AA6" w:rsidP="009D152C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00342AA6" w:rsidRPr="00663768" w14:paraId="3326500D" w14:textId="77777777" w:rsidTr="0080709C">
+      <w:tr w:rsidR="00342AA6" w:rsidRPr="00663768" w14:paraId="3326500D" w14:textId="77777777" w:rsidTr="009D152C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="66FFFF"/>
           </w:tcPr>
           <w:p w14:paraId="12D1E45E" w14:textId="77777777" w:rsidR="00342AA6" w:rsidRDefault="00342AA6" w:rsidP="009D152C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1932A6D8" w14:textId="77777777" w:rsidR="00342AA6" w:rsidRPr="00CB696D" w:rsidRDefault="00342AA6" w:rsidP="009D152C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB696D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ADDRESS:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6334" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="473764E4" w14:textId="77777777" w:rsidR="00342AA6" w:rsidRPr="00663768" w:rsidRDefault="00342AA6" w:rsidP="009D152C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00342AA6" w:rsidRPr="00663768" w14:paraId="48EEBFDE" w14:textId="77777777" w:rsidTr="0080709C">
+      <w:tr w:rsidR="00342AA6" w:rsidRPr="00663768" w14:paraId="48EEBFDE" w14:textId="77777777" w:rsidTr="009D152C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="66FFFF"/>
           </w:tcPr>
           <w:p w14:paraId="5FD9D8AA" w14:textId="77777777" w:rsidR="00342AA6" w:rsidRDefault="00342AA6" w:rsidP="009D152C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4359D8B6" w14:textId="2230A052" w:rsidR="00342AA6" w:rsidRPr="00CB696D" w:rsidRDefault="00342AA6" w:rsidP="009D152C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB696D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>CONTACT NUMBER</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1064,209 +1112,218 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D31DD3B" w14:textId="2902EBB4" w:rsidR="001F3BBF" w:rsidRDefault="00065682" w:rsidP="00CB696D">
       <w:pPr>
         <w:ind w:left="-1080"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>EXCLUDING SCHOOL DETAILS:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10606" w:type="dxa"/>
-        <w:tblInd w:w="-1113" w:type="dxa"/>
+        <w:tblInd w:w="-972" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3960"/>
         <w:gridCol w:w="6646"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00065682" w:rsidRPr="00663768" w14:paraId="3D31DD40" w14:textId="77777777" w:rsidTr="0080709C">
+      <w:tr w:rsidR="00065682" w:rsidRPr="00663768" w14:paraId="3D31DD40" w14:textId="77777777" w:rsidTr="00342AA6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="66FFFF"/>
           </w:tcPr>
           <w:p w14:paraId="3D31DD3C" w14:textId="77777777" w:rsidR="00CB696D" w:rsidRDefault="00CB696D" w:rsidP="00065682">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3D31DD3D" w14:textId="77777777" w:rsidR="00CB696D" w:rsidRDefault="00CB696D" w:rsidP="00065682">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3D31DD3E" w14:textId="77777777" w:rsidR="00065682" w:rsidRPr="00CB696D" w:rsidRDefault="00065682" w:rsidP="00065682">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB696D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>NAME OF SCHOOL:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6646" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D31DD3F" w14:textId="77777777" w:rsidR="006266F1" w:rsidRPr="00663768" w:rsidRDefault="006266F1" w:rsidP="001B2C09">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00065682" w:rsidRPr="00663768" w14:paraId="3D31DD44" w14:textId="77777777" w:rsidTr="0080709C">
+      <w:tr w:rsidR="00065682" w:rsidRPr="00663768" w14:paraId="3D31DD44" w14:textId="77777777" w:rsidTr="00342AA6">
         <w:trPr>
           <w:trHeight w:val="580"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="66FFFF"/>
           </w:tcPr>
           <w:p w14:paraId="3D31DD41" w14:textId="77777777" w:rsidR="00CB696D" w:rsidRDefault="00CB696D" w:rsidP="00065682">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3D31DD42" w14:textId="77777777" w:rsidR="00CB696D" w:rsidRPr="00CB696D" w:rsidRDefault="00CB696D" w:rsidP="00065682">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>BOROUGH</w:t>
             </w:r>
             <w:r w:rsidR="00B72F42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6646" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D31DD43" w14:textId="77777777" w:rsidR="00065682" w:rsidRPr="00663768" w:rsidRDefault="00065682" w:rsidP="00065682">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003670CA" w:rsidRPr="00663768" w14:paraId="3D31DD49" w14:textId="77777777" w:rsidTr="0080709C">
+      <w:tr w:rsidR="003670CA" w:rsidRPr="00663768" w14:paraId="3D31DD49" w14:textId="77777777" w:rsidTr="00342AA6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="66FFFF"/>
           </w:tcPr>
           <w:p w14:paraId="3D31DD45" w14:textId="77777777" w:rsidR="00B72F42" w:rsidRDefault="00B72F42" w:rsidP="00065682">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="04224BCA" w14:textId="77777777" w:rsidR="00342AA6" w:rsidRDefault="00342AA6" w:rsidP="00065682">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="60198244" w14:textId="77777777" w:rsidR="00342AA6" w:rsidRDefault="00342AA6" w:rsidP="00065682">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3D31DD46" w14:textId="32C23935" w:rsidR="00B72F42" w:rsidRPr="00CB696D" w:rsidRDefault="003670CA" w:rsidP="00065682">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB696D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>CONTACT NAME AND TELEPHONE NUMBER/EMAIL</w:t>
             </w:r>
             <w:r w:rsidR="00B72F42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6646" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D31DD47" w14:textId="77777777" w:rsidR="006266F1" w:rsidRDefault="006266F1" w:rsidP="002F535D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -1290,54 +1347,55 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0CAEA109" w14:textId="77777777" w:rsidR="00342AA6" w:rsidRDefault="00342AA6" w:rsidP="002F535D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3D31DD48" w14:textId="432F67D1" w:rsidR="00342AA6" w:rsidRPr="00663768" w:rsidRDefault="00342AA6" w:rsidP="002F535D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003670CA" w:rsidRPr="00663768" w14:paraId="3D31DD4D" w14:textId="77777777" w:rsidTr="0080709C">
+      <w:tr w:rsidR="003670CA" w:rsidRPr="00663768" w14:paraId="3D31DD4D" w14:textId="77777777" w:rsidTr="00342AA6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="66FFFF"/>
           </w:tcPr>
           <w:p w14:paraId="3D31DD4A" w14:textId="77777777" w:rsidR="00B72F42" w:rsidRDefault="00B72F42" w:rsidP="00065682">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3D31DD4B" w14:textId="77777777" w:rsidR="003670CA" w:rsidRPr="00CB696D" w:rsidRDefault="003670CA" w:rsidP="00065682">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB696D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ADDITIONAL INFORMATION IF APPLICABLE</w:t>
             </w:r>
             <w:r w:rsidR="00B72F42">
               <w:rPr>
@@ -1394,160 +1452,176 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D31DD4F" w14:textId="77777777" w:rsidR="00065682" w:rsidRDefault="001F3BBF" w:rsidP="006E0AAA">
       <w:pPr>
         <w:ind w:left="-1080"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>EXCLUSION DATES:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10606" w:type="dxa"/>
-        <w:tblInd w:w="-1113" w:type="dxa"/>
+        <w:tblInd w:w="-972" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3960"/>
         <w:gridCol w:w="6646"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00065682" w:rsidRPr="00663768" w14:paraId="3D31DD53" w14:textId="77777777" w:rsidTr="0080709C">
+      <w:tr w:rsidR="00065682" w:rsidRPr="00663768" w14:paraId="3D31DD53" w14:textId="77777777" w:rsidTr="00342AA6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="66FFFF"/>
           </w:tcPr>
           <w:p w14:paraId="3D31DD50" w14:textId="77777777" w:rsidR="00065682" w:rsidRPr="00B72F42" w:rsidRDefault="00065682" w:rsidP="00065682">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B72F42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>DATE OF EXCLUSION:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6646" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3D31DD51" w14:textId="77777777" w:rsidR="001F3BBF" w:rsidRDefault="001F3BBF" w:rsidP="00065682">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3D31DD52" w14:textId="77777777" w:rsidR="00B72F42" w:rsidRPr="00663768" w:rsidRDefault="00B72F42" w:rsidP="00065682">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00065682" w:rsidRPr="00663768" w14:paraId="3D31DD57" w14:textId="77777777" w:rsidTr="0080709C">
+      <w:tr w:rsidR="00065682" w:rsidRPr="00663768" w14:paraId="3D31DD57" w14:textId="77777777" w:rsidTr="00342AA6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
           </w:tcPr>
           <w:p w14:paraId="3D31DD54" w14:textId="6FFF5EFB" w:rsidR="00065682" w:rsidRPr="00B72F42" w:rsidRDefault="00065682" w:rsidP="00065682">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B72F42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00B72F42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r w:rsidRPr="00B72F42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> DAY PROVISION </w:t>
             </w:r>
             <w:r w:rsidR="00073708" w:rsidRPr="00B72F42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>DATE</w:t>
             </w:r>
             <w:r w:rsidR="00073708">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6646" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
           </w:tcPr>
           <w:p w14:paraId="3D31DD55" w14:textId="77777777" w:rsidR="00065682" w:rsidRDefault="00065682" w:rsidP="00065682">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3D31DD56" w14:textId="77777777" w:rsidR="00B72F42" w:rsidRPr="00663768" w:rsidRDefault="00B72F42" w:rsidP="00065682">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3D31DD58" w14:textId="77777777" w:rsidR="00442DB2" w:rsidRDefault="00442DB2" w:rsidP="00CB696D">
@@ -1625,1335 +1699,1545 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00830578">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10856" w:type="dxa"/>
-        <w:tblInd w:w="-1237" w:type="dxa"/>
+        <w:tblInd w:w="-1080" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="8732"/>
         <w:gridCol w:w="1134"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00880623" w:rsidRPr="00830578" w14:paraId="36247E86" w14:textId="409CC3C7" w:rsidTr="0080709C">
+      <w:tr w:rsidR="00880623" w:rsidRPr="00830578" w14:paraId="36247E86" w14:textId="409CC3C7" w:rsidTr="00073708">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3D3EC9C7" w14:textId="412A209E" w:rsidR="00880623" w:rsidRPr="00880623" w:rsidRDefault="00880623" w:rsidP="00830578">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00880623">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>CODE:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8732" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2CCFACCA" w14:textId="79D8DB84" w:rsidR="00880623" w:rsidRPr="00880623" w:rsidRDefault="00880623" w:rsidP="00F71CAA">
             <w:pPr>
               <w:ind w:right="1590"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00880623">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="590F7B1D" w14:textId="1985EF13" w:rsidR="00880623" w:rsidRPr="00880623" w:rsidRDefault="00880623" w:rsidP="006F45BC">
             <w:pPr>
               <w:ind w:right="1590"/>
               <w:jc w:val="both"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00880623" w14:paraId="5A85F1B7" w14:textId="7E0DD591" w:rsidTr="0080709C">
+      <w:tr w:rsidR="00880623" w14:paraId="5A85F1B7" w14:textId="7E0DD591" w:rsidTr="00073708">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="541543EC" w14:textId="77777777" w:rsidR="00880623" w:rsidRPr="00880623" w:rsidRDefault="00880623" w:rsidP="001C2A20">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00880623">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>BU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8732" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4EDB9F95" w14:textId="77777777" w:rsidR="00880623" w:rsidRPr="00880623" w:rsidRDefault="00880623" w:rsidP="001C2A20">
             <w:pPr>
               <w:ind w:right="1590"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00880623">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Bullying</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="73C706F8" w14:textId="77777777" w:rsidR="00880623" w:rsidRPr="00880623" w:rsidRDefault="00880623" w:rsidP="001C2A20">
             <w:pPr>
               <w:ind w:right="1590"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00880623" w14:paraId="1C6FD279" w14:textId="1523064C" w:rsidTr="0080709C">
+      <w:tr w:rsidR="00880623" w14:paraId="1C6FD279" w14:textId="1523064C" w:rsidTr="00073708">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5F96EA79" w14:textId="77777777" w:rsidR="00880623" w:rsidRPr="00880623" w:rsidRDefault="00880623" w:rsidP="001C2A20">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00880623">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>DA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8732" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3BADFA80" w14:textId="77777777" w:rsidR="00880623" w:rsidRPr="00880623" w:rsidRDefault="00880623" w:rsidP="001C2A20">
             <w:pPr>
               <w:ind w:right="1590"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00880623">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Drug and alcohol related</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7BB54A54" w14:textId="77777777" w:rsidR="00880623" w:rsidRPr="00880623" w:rsidRDefault="00880623" w:rsidP="001C2A20">
             <w:pPr>
               <w:ind w:right="1590"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00880623" w14:paraId="76589202" w14:textId="3EB0B34C" w:rsidTr="0080709C">
+      <w:tr w:rsidR="00880623" w14:paraId="76589202" w14:textId="3EB0B34C" w:rsidTr="00073708">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="08EA3ADC" w14:textId="77777777" w:rsidR="00880623" w:rsidRPr="00880623" w:rsidRDefault="00880623" w:rsidP="001C2A20">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00880623">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>DB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8732" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1CE0C7AA" w14:textId="77777777" w:rsidR="00880623" w:rsidRPr="00880623" w:rsidRDefault="00880623" w:rsidP="001C2A20">
             <w:pPr>
               <w:ind w:right="1590"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00880623">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Persistent disruptive behaviour</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1BDB5370" w14:textId="77777777" w:rsidR="00880623" w:rsidRPr="00880623" w:rsidRDefault="00880623" w:rsidP="001C2A20">
             <w:pPr>
               <w:ind w:right="1590"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00880623" w14:paraId="1BDBFA44" w14:textId="11571267" w:rsidTr="0080709C">
+      <w:tr w:rsidR="00880623" w14:paraId="1BDBFA44" w14:textId="11571267" w:rsidTr="00073708">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3EE63AFB" w14:textId="77777777" w:rsidR="00880623" w:rsidRPr="00880623" w:rsidRDefault="00880623" w:rsidP="001C2A20">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00880623">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>DM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8732" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21718A86" w14:textId="77777777" w:rsidR="00880623" w:rsidRPr="00880623" w:rsidRDefault="00880623" w:rsidP="001C2A20">
             <w:pPr>
               <w:ind w:right="1590"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00880623">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Damage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5469B762" w14:textId="77777777" w:rsidR="00880623" w:rsidRPr="00880623" w:rsidRDefault="00880623" w:rsidP="001C2A20">
             <w:pPr>
               <w:ind w:right="1590"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00880623" w14:paraId="547769FA" w14:textId="15CB608A" w:rsidTr="0080709C">
+      <w:tr w:rsidR="00880623" w14:paraId="547769FA" w14:textId="15CB608A" w:rsidTr="00073708">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="611CD665" w14:textId="77777777" w:rsidR="00880623" w:rsidRPr="00880623" w:rsidRDefault="00880623" w:rsidP="001C2A20">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00880623">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>DS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8732" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2A59DCC6" w14:textId="77777777" w:rsidR="00880623" w:rsidRPr="00880623" w:rsidRDefault="00880623" w:rsidP="001C2A20">
             <w:pPr>
               <w:ind w:right="1590"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00880623">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Abuse relating to disability</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="36434030" w14:textId="77777777" w:rsidR="00880623" w:rsidRPr="00880623" w:rsidRDefault="00880623" w:rsidP="001C2A20">
             <w:pPr>
               <w:ind w:right="1590"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00880623" w14:paraId="77C2C75B" w14:textId="15A96FCC" w:rsidTr="0080709C">
+      <w:tr w:rsidR="00880623" w14:paraId="77C2C75B" w14:textId="15A96FCC" w:rsidTr="00073708">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="042971B1" w14:textId="77777777" w:rsidR="00880623" w:rsidRPr="00880623" w:rsidRDefault="00880623" w:rsidP="001C2A20">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00880623">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>LG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8732" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="44FB4CEC" w14:textId="77777777" w:rsidR="00880623" w:rsidRPr="00880623" w:rsidRDefault="00880623" w:rsidP="001C2A20">
             <w:pPr>
               <w:ind w:right="1590"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00880623">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Abuse against sexual orientation and gender identity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2032A70C" w14:textId="77777777" w:rsidR="00880623" w:rsidRPr="00880623" w:rsidRDefault="00880623" w:rsidP="001C2A20">
             <w:pPr>
               <w:ind w:right="1590"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00880623" w14:paraId="0EDB044B" w14:textId="4689DDAA" w:rsidTr="0080709C">
+      <w:tr w:rsidR="00880623" w14:paraId="0EDB044B" w14:textId="4689DDAA" w:rsidTr="00073708">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0666F528" w14:textId="77777777" w:rsidR="00880623" w:rsidRPr="00880623" w:rsidRDefault="00880623" w:rsidP="001C2A20">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00880623">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>MT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8732" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="36D7C631" w14:textId="77777777" w:rsidR="00880623" w:rsidRPr="00880623" w:rsidRDefault="00880623" w:rsidP="001C2A20">
             <w:pPr>
               <w:ind w:right="1590"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00880623">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Inappropriate use of social media or online technology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="32099960" w14:textId="77777777" w:rsidR="00880623" w:rsidRPr="00880623" w:rsidRDefault="00880623" w:rsidP="001C2A20">
             <w:pPr>
               <w:ind w:right="1590"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00880623" w14:paraId="618A9FCB" w14:textId="02FE59E0" w:rsidTr="0080709C">
+      <w:tr w:rsidR="00880623" w14:paraId="618A9FCB" w14:textId="02FE59E0" w:rsidTr="00073708">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="03407775" w14:textId="77777777" w:rsidR="00880623" w:rsidRPr="00880623" w:rsidRDefault="00880623" w:rsidP="001C2A20">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00880623">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>OW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8732" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5B337E8C" w14:textId="77777777" w:rsidR="00880623" w:rsidRPr="00880623" w:rsidRDefault="00880623" w:rsidP="001C2A20">
             <w:pPr>
               <w:ind w:right="1590"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00880623">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Use or threat of use of an offensive weapon or prohibited item</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="72CA89BD" w14:textId="77777777" w:rsidR="00880623" w:rsidRPr="00880623" w:rsidRDefault="00880623" w:rsidP="001C2A20">
             <w:pPr>
               <w:ind w:right="1590"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00880623" w14:paraId="0AFD6352" w14:textId="215DA990" w:rsidTr="0080709C">
+      <w:tr w:rsidR="00880623" w14:paraId="0AFD6352" w14:textId="215DA990" w:rsidTr="00073708">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1E2124E9" w14:textId="77777777" w:rsidR="00880623" w:rsidRPr="00880623" w:rsidRDefault="00880623" w:rsidP="001C2A20">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00880623">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>PA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8732" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7891C347" w14:textId="77777777" w:rsidR="00880623" w:rsidRPr="00880623" w:rsidRDefault="00880623" w:rsidP="001C2A20">
             <w:pPr>
               <w:ind w:right="1590"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00880623">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Physical assault against an adult</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="213EBBC7" w14:textId="77777777" w:rsidR="00880623" w:rsidRPr="00880623" w:rsidRDefault="00880623" w:rsidP="001C2A20">
             <w:pPr>
               <w:ind w:right="1590"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00880623" w14:paraId="45784466" w14:textId="6981142C" w:rsidTr="0080709C">
+      <w:tr w:rsidR="00880623" w14:paraId="45784466" w14:textId="6981142C" w:rsidTr="00073708">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="35D80340" w14:textId="77777777" w:rsidR="00880623" w:rsidRPr="00880623" w:rsidRDefault="00880623" w:rsidP="001C2A20">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00880623">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>PH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8732" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3B018C83" w14:textId="607CA113" w:rsidR="00880623" w:rsidRPr="00880623" w:rsidRDefault="00880623" w:rsidP="005320E2">
             <w:pPr>
               <w:ind w:right="30"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00880623">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Wilful and repeated transgression of protective measures in place to protect public health</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="17EFC749" w14:textId="77777777" w:rsidR="00880623" w:rsidRPr="00880623" w:rsidRDefault="00880623" w:rsidP="001C2A20">
             <w:pPr>
               <w:ind w:right="1590"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00880623" w14:paraId="27C74D3F" w14:textId="55469FF7" w:rsidTr="0080709C">
+      <w:tr w:rsidR="00880623" w14:paraId="27C74D3F" w14:textId="55469FF7" w:rsidTr="00073708">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31E4C97C" w14:textId="77777777" w:rsidR="00880623" w:rsidRPr="00880623" w:rsidRDefault="00880623" w:rsidP="001C2A20">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00880623">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>PP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8732" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31125804" w14:textId="77777777" w:rsidR="00880623" w:rsidRPr="00880623" w:rsidRDefault="00880623" w:rsidP="001C2A20">
             <w:pPr>
               <w:ind w:right="1590"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00880623">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Physical assault against a pupil</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1173A9F0" w14:textId="77777777" w:rsidR="00880623" w:rsidRPr="00880623" w:rsidRDefault="00880623" w:rsidP="001C2A20">
             <w:pPr>
               <w:ind w:right="1590"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00880623" w14:paraId="312C4AC2" w14:textId="4F7A97CC" w:rsidTr="0080709C">
+      <w:tr w:rsidR="00880623" w14:paraId="312C4AC2" w14:textId="4F7A97CC" w:rsidTr="00073708">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="23EB41C8" w14:textId="77777777" w:rsidR="00880623" w:rsidRPr="00880623" w:rsidRDefault="00880623" w:rsidP="001C2A20">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00880623">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>RA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8732" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="13474B9C" w14:textId="77777777" w:rsidR="00880623" w:rsidRPr="00880623" w:rsidRDefault="00880623" w:rsidP="001C2A20">
             <w:pPr>
               <w:ind w:right="1590"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00880623">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Racist abuse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2D1E4D05" w14:textId="77777777" w:rsidR="00880623" w:rsidRPr="00880623" w:rsidRDefault="00880623" w:rsidP="001C2A20">
             <w:pPr>
               <w:ind w:right="1590"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00880623" w14:paraId="4BEF74A2" w14:textId="318E8E7E" w:rsidTr="0080709C">
+      <w:tr w:rsidR="00880623" w14:paraId="4BEF74A2" w14:textId="318E8E7E" w:rsidTr="00073708">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0B3CB8F7" w14:textId="77777777" w:rsidR="00880623" w:rsidRPr="00880623" w:rsidRDefault="00880623" w:rsidP="001C2A20">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00880623">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>SM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8732" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="33908FF5" w14:textId="77777777" w:rsidR="00880623" w:rsidRPr="00880623" w:rsidRDefault="00880623" w:rsidP="001C2A20">
             <w:pPr>
               <w:ind w:right="1590"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00880623">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Sexual misconduct</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="44FD5013" w14:textId="77777777" w:rsidR="00880623" w:rsidRPr="00880623" w:rsidRDefault="00880623" w:rsidP="001C2A20">
             <w:pPr>
               <w:ind w:right="1590"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00880623" w14:paraId="1E5FF5A9" w14:textId="753D8302" w:rsidTr="0080709C">
+      <w:tr w:rsidR="00880623" w14:paraId="1E5FF5A9" w14:textId="753D8302" w:rsidTr="00073708">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3C5A4165" w14:textId="77777777" w:rsidR="00880623" w:rsidRPr="00880623" w:rsidRDefault="00880623" w:rsidP="001C2A20">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00880623">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>TH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8732" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6D8B91A9" w14:textId="77777777" w:rsidR="00880623" w:rsidRPr="00880623" w:rsidRDefault="00880623" w:rsidP="001C2A20">
             <w:pPr>
               <w:ind w:right="1590"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00880623">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Theft</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="53D7E281" w14:textId="77777777" w:rsidR="00880623" w:rsidRPr="00880623" w:rsidRDefault="00880623" w:rsidP="001C2A20">
             <w:pPr>
               <w:ind w:right="1590"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00880623" w14:paraId="256072E1" w14:textId="69F6AB65" w:rsidTr="0080709C">
+      <w:tr w:rsidR="00880623" w14:paraId="256072E1" w14:textId="69F6AB65" w:rsidTr="00073708">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="62601235" w14:textId="77777777" w:rsidR="00880623" w:rsidRPr="00880623" w:rsidRDefault="00880623" w:rsidP="001C2A20">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00880623">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>VA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8732" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1AA775D7" w14:textId="77777777" w:rsidR="00880623" w:rsidRPr="00880623" w:rsidRDefault="00880623" w:rsidP="001C2A20">
             <w:pPr>
               <w:ind w:right="1590"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00880623">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Verbal abuse / threatening behaviour against an adult</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="371A29FE" w14:textId="77777777" w:rsidR="00880623" w:rsidRPr="00880623" w:rsidRDefault="00880623" w:rsidP="001C2A20">
             <w:pPr>
               <w:ind w:right="1590"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00880623" w14:paraId="75BD138B" w14:textId="5CD27C64" w:rsidTr="0080709C">
+      <w:tr w:rsidR="00880623" w14:paraId="75BD138B" w14:textId="5CD27C64" w:rsidTr="00073708">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0023D6F1" w14:textId="77777777" w:rsidR="00880623" w:rsidRPr="00880623" w:rsidRDefault="00880623" w:rsidP="001C2A20">
             <w:pPr>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00880623">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>VP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8732" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="79F98DAD" w14:textId="77777777" w:rsidR="00880623" w:rsidRPr="00880623" w:rsidRDefault="00880623" w:rsidP="001C2A20">
             <w:pPr>
               <w:ind w:right="1590"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00880623">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Verbal abuse / threatening behaviour against a pupil</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="11FAF5F4" w14:textId="77777777" w:rsidR="00880623" w:rsidRPr="00880623" w:rsidRDefault="00880623" w:rsidP="001C2A20">
             <w:pPr>
               <w:ind w:right="1590"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F4A28E2" w14:textId="0B0F5719" w:rsidR="00BC5691" w:rsidRDefault="00BC5691" w:rsidP="00BC5691">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="668D180C" w14:textId="77777777" w:rsidR="00BC5691" w:rsidRDefault="00BC5691" w:rsidP="00BC5691">
-[...8 lines deleted...]
-    <w:p w14:paraId="532462B8" w14:textId="49E06140" w:rsidR="005509FD" w:rsidRDefault="000E0717" w:rsidP="005509FD">
+    <w:p w14:paraId="3F2B79CB" w14:textId="77777777" w:rsidR="006B66FC" w:rsidRDefault="006B66FC" w:rsidP="006B66FC">
       <w:pPr>
         <w:ind w:left="-1134"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Schools must be mindful that </w:t>
-[...41 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Schools must be mindful that a decision to exclude a pupil permanently should only be taken:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A7E7C9C" w14:textId="4495D322" w:rsidR="005509FD" w:rsidRPr="0055241F" w:rsidRDefault="00D07FD7" w:rsidP="0055241F">
+    <w:p w14:paraId="01EC35F2" w14:textId="77777777" w:rsidR="006B66FC" w:rsidRDefault="006B66FC" w:rsidP="006B66FC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:numPr>
-[...72 lines deleted...]
-        </w:numPr>
+        <w:ind w:left="-1134"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E6622">
+    </w:p>
+    <w:p w14:paraId="5DDE262E" w14:textId="77777777" w:rsidR="006B66FC" w:rsidRDefault="006B66FC" w:rsidP="006B66FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="-1134"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>in response to a serious breach</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>and</w:t>
+        <w:t xml:space="preserve"> or</w:t>
       </w:r>
-      <w:r w:rsidR="0055241F" w:rsidRPr="00CA4802">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> persistent breaches of the school's behaviour policy;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA4802">
+    </w:p>
+    <w:p w14:paraId="2E6BA56E" w14:textId="77777777" w:rsidR="006B66FC" w:rsidRDefault="006B66FC" w:rsidP="006B66FC">
+      <w:pPr>
+        <w:ind w:left="-1134"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-        <w:t>where allowing the pupil to remain in school would seriously harm the education or welfare of the pupils or staff in the school.</w:t>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="00C124E4" w:rsidRPr="00CA4802">
+    </w:p>
+    <w:p w14:paraId="72B63AF5" w14:textId="77777777" w:rsidR="006B66FC" w:rsidRDefault="006B66FC" w:rsidP="006B66FC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="-1134"/>
+        <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> where allowing the pupil to remain in school would seriously harm the education or welfare of the pupil or others such as staff or pupils in the school.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AC9BA6A" w14:textId="77777777" w:rsidR="00D15EE6" w:rsidRDefault="00D15EE6" w:rsidP="0055241F">
+    <w:p w14:paraId="5400CC94" w14:textId="77777777" w:rsidR="006B66FC" w:rsidRDefault="006B66FC" w:rsidP="006B66FC">
       <w:pPr>
         <w:ind w:left="-1134"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2167C268" w14:textId="36B227CA" w:rsidR="00D07FD7" w:rsidRPr="002A3F51" w:rsidRDefault="00C124E4" w:rsidP="0055241F">
+    <w:p w14:paraId="3DB5221B" w14:textId="77777777" w:rsidR="006B66FC" w:rsidRDefault="006B66FC" w:rsidP="006B66FC">
       <w:pPr>
         <w:ind w:left="-1134"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Therefore, it must be made clear whether the </w:t>
-[...27 lines deleted...]
-        <w:t>s behaviour policy.</w:t>
+        <w:t>Therefore, it must be made clear whether the PEX is for a single serious breach, or persistent breaches of the school's behaviour policy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32232496" w14:textId="77777777" w:rsidR="00D50A74" w:rsidRDefault="00D50A74" w:rsidP="00CB696D">
       <w:pPr>
         <w:ind w:left="-1080"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D31DD84" w14:textId="63904E92" w:rsidR="00CB696D" w:rsidRPr="00EE2EC1" w:rsidRDefault="00CB696D" w:rsidP="00CB696D">
       <w:pPr>
         <w:ind w:left="-1080"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00065682">
         <w:rPr>
@@ -3045,51 +3329,51 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00065682">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00065682">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D31DD87" w14:textId="77777777" w:rsidR="00CB696D" w:rsidRDefault="00CB696D" w:rsidP="00CB696D">
       <w:pPr>
         <w:ind w:left="-1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D31DD88" w14:textId="2B772A98" w:rsidR="00CB696D" w:rsidRDefault="00CB696D" w:rsidP="00CB696D">
+    <w:p w14:paraId="3D31DD88" w14:textId="76934048" w:rsidR="00CB696D" w:rsidRDefault="00CB696D" w:rsidP="00CB696D">
       <w:pPr>
         <w:ind w:left="-1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>DATE:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -3109,57 +3393,57 @@
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00207358">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:instrText xml:space="preserve"> DATE \@ "dd/MM/yy" </w:instrText>
       </w:r>
       <w:r w:rsidR="00207358">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00CC5D1F">
+      <w:r w:rsidR="00C879E6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
         </w:rPr>
-        <w:t>04/09/23</w:t>
+        <w:t>12/03/26</w:t>
       </w:r>
       <w:r w:rsidR="00207358">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D31DD89" w14:textId="77777777" w:rsidR="00CB696D" w:rsidRPr="00065682" w:rsidRDefault="00CB696D" w:rsidP="00CB696D">
       <w:pPr>
         <w:ind w:left="-1080"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D31DD8A" w14:textId="77777777" w:rsidR="00CB696D" w:rsidRPr="00DF3F98" w:rsidRDefault="00CB696D" w:rsidP="00CB696D">
       <w:pPr>
         <w:ind w:left="-1080"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -3185,292 +3469,272 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D31DD8B" w14:textId="768BB3E6" w:rsidR="00CB696D" w:rsidRDefault="00CB696D" w:rsidP="00E51D2A"/>
     <w:sectPr w:rsidR="00CB696D" w:rsidSect="00EE2E8A">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1135" w:right="424" w:bottom="993" w:left="1758" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6FDBFF52" w14:textId="77777777" w:rsidR="00E543C1" w:rsidRDefault="00E543C1">
+    <w:p w14:paraId="4E8A0CBE" w14:textId="77777777" w:rsidR="00C0166E" w:rsidRDefault="00C0166E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33258A3B" w14:textId="77777777" w:rsidR="00E543C1" w:rsidRDefault="00E543C1">
+    <w:p w14:paraId="26373377" w14:textId="77777777" w:rsidR="00C0166E" w:rsidRDefault="00C0166E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="214ED657" w14:textId="77777777" w:rsidR="00EA6EE9" w:rsidRDefault="00EA6EE9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3D31DD92" w14:textId="77777777" w:rsidR="0096391F" w:rsidRDefault="00F97801" w:rsidP="00F97801">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="527DE02B" w14:textId="77777777" w:rsidR="00C879E6" w:rsidRDefault="00F97801" w:rsidP="00C879E6">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00447CB3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
       </w:rPr>
       <w:t>Please return this f</w:t>
     </w:r>
     <w:r w:rsidR="0096391F">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
       </w:rPr>
-      <w:t xml:space="preserve">orm to: Paul Worts, </w:t>
+      <w:t xml:space="preserve">orm to: </w:t>
     </w:r>
-    <w:r w:rsidRPr="00447CB3">
-[...19 lines deleted...]
-    </w:r>
+    <w:hyperlink r:id="rId1" w:history="1">
+      <w:r w:rsidR="00C879E6" w:rsidRPr="00C879E6">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Pex@rbkc.gov.uk</w:t>
+      </w:r>
+    </w:hyperlink>
   </w:p>
-  <w:p w14:paraId="3D31DD93" w14:textId="77777777" w:rsidR="00F97801" w:rsidRPr="00447CB3" w:rsidRDefault="00F97801" w:rsidP="00F97801">
+  <w:p w14:paraId="3D31DD93" w14:textId="420DAEFB" w:rsidR="00F97801" w:rsidRPr="00447CB3" w:rsidRDefault="00F97801" w:rsidP="00C879E6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00447CB3">
-[...15 lines deleted...]
-    </w:hyperlink>
   </w:p>
   <w:p w14:paraId="3D31DD94" w14:textId="77777777" w:rsidR="00F97801" w:rsidRDefault="00F97801">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="3D31DD95" w14:textId="77777777" w:rsidR="00F97801" w:rsidRDefault="00F97801">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2BF10E42" w14:textId="77777777" w:rsidR="00EA6EE9" w:rsidRDefault="00EA6EE9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7EE903E5" w14:textId="77777777" w:rsidR="00E543C1" w:rsidRDefault="00E543C1">
+    <w:p w14:paraId="2331FB1F" w14:textId="77777777" w:rsidR="00C0166E" w:rsidRDefault="00C0166E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="670A4410" w14:textId="77777777" w:rsidR="00E543C1" w:rsidRDefault="00E543C1">
+    <w:p w14:paraId="5218C390" w14:textId="77777777" w:rsidR="00C0166E" w:rsidRDefault="00C0166E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4749C91C" w14:textId="77777777" w:rsidR="00EA6EE9" w:rsidRDefault="00EA6EE9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6300FEC0" w14:textId="5581BF9B" w:rsidR="00EA6EE9" w:rsidRDefault="00EA6EE9">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6300FEC0" w14:textId="3A74B853" w:rsidR="00EA6EE9" w:rsidRDefault="00EA6EE9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4A89A43B" w14:textId="77777777" w:rsidR="00EA6EE9" w:rsidRDefault="00EA6EE9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0ACC6552"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9DEE3DAA"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3833,52 +4097,52 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5415" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1730573631">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1364553040">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="758673685">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="160"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="#9cf,#9f3,#c6f,#36c,#6fc"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -3894,50 +4158,51 @@
     <w:rsid w:val="0004452A"/>
     <w:rsid w:val="00047EDD"/>
     <w:rsid w:val="00053BC0"/>
     <w:rsid w:val="00060352"/>
     <w:rsid w:val="00065682"/>
     <w:rsid w:val="00067278"/>
     <w:rsid w:val="0007034C"/>
     <w:rsid w:val="00073708"/>
     <w:rsid w:val="00077293"/>
     <w:rsid w:val="000807E1"/>
     <w:rsid w:val="00084A45"/>
     <w:rsid w:val="00087220"/>
     <w:rsid w:val="00087F51"/>
     <w:rsid w:val="000A01A1"/>
     <w:rsid w:val="000A1451"/>
     <w:rsid w:val="000A73CB"/>
     <w:rsid w:val="000B06C8"/>
     <w:rsid w:val="000B0FCA"/>
     <w:rsid w:val="000B5886"/>
     <w:rsid w:val="000C06B7"/>
     <w:rsid w:val="000D1CA1"/>
     <w:rsid w:val="000D4FF9"/>
     <w:rsid w:val="000E0717"/>
     <w:rsid w:val="000E51F6"/>
     <w:rsid w:val="000E590A"/>
+    <w:rsid w:val="001137A6"/>
     <w:rsid w:val="00120102"/>
     <w:rsid w:val="00131429"/>
     <w:rsid w:val="00131BFB"/>
     <w:rsid w:val="00132408"/>
     <w:rsid w:val="0013398E"/>
     <w:rsid w:val="00137666"/>
     <w:rsid w:val="00143794"/>
     <w:rsid w:val="001609EB"/>
     <w:rsid w:val="00177126"/>
     <w:rsid w:val="00187887"/>
     <w:rsid w:val="00190CFA"/>
     <w:rsid w:val="001914EF"/>
     <w:rsid w:val="001A1913"/>
     <w:rsid w:val="001A22B2"/>
     <w:rsid w:val="001A7C39"/>
     <w:rsid w:val="001B2C09"/>
     <w:rsid w:val="001B46A5"/>
     <w:rsid w:val="001C2A20"/>
     <w:rsid w:val="001D04C8"/>
     <w:rsid w:val="001D66D4"/>
     <w:rsid w:val="001E109F"/>
     <w:rsid w:val="001E1B76"/>
     <w:rsid w:val="001E3D06"/>
     <w:rsid w:val="001F3285"/>
     <w:rsid w:val="001F37FA"/>
@@ -3957,50 +4222,51 @@
     <w:rsid w:val="002B11B8"/>
     <w:rsid w:val="002D0DB4"/>
     <w:rsid w:val="002F4D82"/>
     <w:rsid w:val="002F535D"/>
     <w:rsid w:val="00302C25"/>
     <w:rsid w:val="003075FB"/>
     <w:rsid w:val="00325998"/>
     <w:rsid w:val="00330B1C"/>
     <w:rsid w:val="003345F8"/>
     <w:rsid w:val="003407E7"/>
     <w:rsid w:val="003421B9"/>
     <w:rsid w:val="00342AA6"/>
     <w:rsid w:val="00345CD5"/>
     <w:rsid w:val="00355FB4"/>
     <w:rsid w:val="0036008A"/>
     <w:rsid w:val="00363DB7"/>
     <w:rsid w:val="00364A2B"/>
     <w:rsid w:val="003670CA"/>
     <w:rsid w:val="00374214"/>
     <w:rsid w:val="0038795D"/>
     <w:rsid w:val="00391C35"/>
     <w:rsid w:val="003A415A"/>
     <w:rsid w:val="003B0DA4"/>
     <w:rsid w:val="003B3CDD"/>
     <w:rsid w:val="003C0C24"/>
+    <w:rsid w:val="003C2D00"/>
     <w:rsid w:val="003D1376"/>
     <w:rsid w:val="003D48C6"/>
     <w:rsid w:val="003E6A6E"/>
     <w:rsid w:val="00410EC8"/>
     <w:rsid w:val="004115EC"/>
     <w:rsid w:val="00415383"/>
     <w:rsid w:val="004156F0"/>
     <w:rsid w:val="004157C5"/>
     <w:rsid w:val="00420A43"/>
     <w:rsid w:val="004246F6"/>
     <w:rsid w:val="00430232"/>
     <w:rsid w:val="004367AF"/>
     <w:rsid w:val="00442DB2"/>
     <w:rsid w:val="004473AE"/>
     <w:rsid w:val="0045573F"/>
     <w:rsid w:val="0046704F"/>
     <w:rsid w:val="0049426B"/>
     <w:rsid w:val="00495053"/>
     <w:rsid w:val="004A1A98"/>
     <w:rsid w:val="004A412E"/>
     <w:rsid w:val="004A755E"/>
     <w:rsid w:val="004C28E8"/>
     <w:rsid w:val="004C527D"/>
     <w:rsid w:val="004C664B"/>
     <w:rsid w:val="004D0797"/>
@@ -4028,286 +4294,290 @@
     <w:rsid w:val="005D15F7"/>
     <w:rsid w:val="005D414E"/>
     <w:rsid w:val="005D5400"/>
     <w:rsid w:val="005E3882"/>
     <w:rsid w:val="00605E3E"/>
     <w:rsid w:val="00610F4F"/>
     <w:rsid w:val="00613610"/>
     <w:rsid w:val="00614484"/>
     <w:rsid w:val="006266F1"/>
     <w:rsid w:val="00632313"/>
     <w:rsid w:val="00633128"/>
     <w:rsid w:val="00647D38"/>
     <w:rsid w:val="00651C11"/>
     <w:rsid w:val="00657E5E"/>
     <w:rsid w:val="00663768"/>
     <w:rsid w:val="0066591F"/>
     <w:rsid w:val="00665BCD"/>
     <w:rsid w:val="00667A8A"/>
     <w:rsid w:val="00667C68"/>
     <w:rsid w:val="0067746D"/>
     <w:rsid w:val="00681359"/>
     <w:rsid w:val="00693959"/>
     <w:rsid w:val="006A457C"/>
     <w:rsid w:val="006A4817"/>
     <w:rsid w:val="006B1E89"/>
+    <w:rsid w:val="006B66FC"/>
     <w:rsid w:val="006C26B7"/>
     <w:rsid w:val="006E04B7"/>
     <w:rsid w:val="006E0AAA"/>
     <w:rsid w:val="006F02A0"/>
     <w:rsid w:val="006F27D9"/>
     <w:rsid w:val="006F45BC"/>
     <w:rsid w:val="006F6870"/>
     <w:rsid w:val="007014C5"/>
     <w:rsid w:val="00707C08"/>
     <w:rsid w:val="007110C3"/>
     <w:rsid w:val="00711B4B"/>
     <w:rsid w:val="0071433F"/>
     <w:rsid w:val="00733E11"/>
     <w:rsid w:val="00735639"/>
     <w:rsid w:val="007369F4"/>
     <w:rsid w:val="00750D9E"/>
     <w:rsid w:val="007554D0"/>
     <w:rsid w:val="0075576E"/>
     <w:rsid w:val="0075616D"/>
     <w:rsid w:val="0076341E"/>
     <w:rsid w:val="00767153"/>
+    <w:rsid w:val="00777813"/>
     <w:rsid w:val="007821DA"/>
     <w:rsid w:val="007B0561"/>
     <w:rsid w:val="007B1F0B"/>
     <w:rsid w:val="007B6871"/>
     <w:rsid w:val="007C2092"/>
     <w:rsid w:val="007E1289"/>
+    <w:rsid w:val="007E1DBB"/>
     <w:rsid w:val="007E2BAB"/>
     <w:rsid w:val="007E466F"/>
     <w:rsid w:val="007E610F"/>
     <w:rsid w:val="007E6622"/>
     <w:rsid w:val="007F77F2"/>
-    <w:rsid w:val="0080709C"/>
     <w:rsid w:val="00820A46"/>
     <w:rsid w:val="00830578"/>
     <w:rsid w:val="00840411"/>
     <w:rsid w:val="008460B0"/>
     <w:rsid w:val="0084781E"/>
     <w:rsid w:val="0085142B"/>
     <w:rsid w:val="008551A2"/>
     <w:rsid w:val="00855497"/>
     <w:rsid w:val="00872A68"/>
     <w:rsid w:val="00877F36"/>
     <w:rsid w:val="00880623"/>
     <w:rsid w:val="0088553E"/>
     <w:rsid w:val="0088691E"/>
     <w:rsid w:val="00887B46"/>
     <w:rsid w:val="00891507"/>
     <w:rsid w:val="0089226F"/>
     <w:rsid w:val="00893669"/>
     <w:rsid w:val="008A207C"/>
     <w:rsid w:val="008B3ADF"/>
     <w:rsid w:val="008C165A"/>
     <w:rsid w:val="008C7348"/>
     <w:rsid w:val="008D37C2"/>
     <w:rsid w:val="008E0325"/>
     <w:rsid w:val="00901684"/>
     <w:rsid w:val="00931565"/>
     <w:rsid w:val="00937837"/>
     <w:rsid w:val="00945F00"/>
     <w:rsid w:val="00952FFA"/>
     <w:rsid w:val="00960B28"/>
     <w:rsid w:val="0096391F"/>
     <w:rsid w:val="00971629"/>
     <w:rsid w:val="009A3176"/>
     <w:rsid w:val="009A588E"/>
     <w:rsid w:val="009B0CFF"/>
     <w:rsid w:val="009B29CA"/>
     <w:rsid w:val="009D2F18"/>
     <w:rsid w:val="009D3BA2"/>
     <w:rsid w:val="009D64A2"/>
     <w:rsid w:val="009E30B9"/>
     <w:rsid w:val="009F455A"/>
     <w:rsid w:val="009F6F3D"/>
     <w:rsid w:val="00A06CDC"/>
     <w:rsid w:val="00A10D66"/>
     <w:rsid w:val="00A268AE"/>
     <w:rsid w:val="00A30E73"/>
     <w:rsid w:val="00A3566B"/>
     <w:rsid w:val="00A500A2"/>
     <w:rsid w:val="00A56B01"/>
     <w:rsid w:val="00A63767"/>
     <w:rsid w:val="00A71B43"/>
+    <w:rsid w:val="00A74240"/>
     <w:rsid w:val="00A7545B"/>
     <w:rsid w:val="00A81AC4"/>
     <w:rsid w:val="00A9492B"/>
     <w:rsid w:val="00AB4177"/>
     <w:rsid w:val="00AD0CC1"/>
     <w:rsid w:val="00AD26A0"/>
     <w:rsid w:val="00B01088"/>
     <w:rsid w:val="00B0444F"/>
     <w:rsid w:val="00B04AAE"/>
     <w:rsid w:val="00B07ABF"/>
     <w:rsid w:val="00B25179"/>
     <w:rsid w:val="00B32E6C"/>
     <w:rsid w:val="00B3750A"/>
     <w:rsid w:val="00B559C9"/>
     <w:rsid w:val="00B72F42"/>
     <w:rsid w:val="00B83357"/>
     <w:rsid w:val="00B96B55"/>
     <w:rsid w:val="00BA3F3A"/>
     <w:rsid w:val="00BC354C"/>
     <w:rsid w:val="00BC5691"/>
     <w:rsid w:val="00BD24E9"/>
     <w:rsid w:val="00BE4793"/>
     <w:rsid w:val="00BF071C"/>
-    <w:rsid w:val="00BF150E"/>
     <w:rsid w:val="00C008C4"/>
+    <w:rsid w:val="00C0166E"/>
     <w:rsid w:val="00C02910"/>
     <w:rsid w:val="00C124E4"/>
     <w:rsid w:val="00C157F2"/>
     <w:rsid w:val="00C2154D"/>
     <w:rsid w:val="00C4040E"/>
     <w:rsid w:val="00C55A39"/>
     <w:rsid w:val="00C658DF"/>
     <w:rsid w:val="00C7647B"/>
+    <w:rsid w:val="00C879E6"/>
     <w:rsid w:val="00C96843"/>
     <w:rsid w:val="00CA15F6"/>
     <w:rsid w:val="00CA4802"/>
     <w:rsid w:val="00CB04D6"/>
     <w:rsid w:val="00CB35AB"/>
     <w:rsid w:val="00CB5A89"/>
     <w:rsid w:val="00CB696D"/>
     <w:rsid w:val="00CC4418"/>
     <w:rsid w:val="00CC4DEC"/>
-    <w:rsid w:val="00CC5D1F"/>
     <w:rsid w:val="00CD0217"/>
     <w:rsid w:val="00CD5921"/>
     <w:rsid w:val="00CF0EA3"/>
     <w:rsid w:val="00CF3242"/>
     <w:rsid w:val="00D043E2"/>
     <w:rsid w:val="00D06217"/>
     <w:rsid w:val="00D07FD7"/>
     <w:rsid w:val="00D15EE6"/>
     <w:rsid w:val="00D240C9"/>
     <w:rsid w:val="00D3200F"/>
     <w:rsid w:val="00D32444"/>
     <w:rsid w:val="00D33EEF"/>
     <w:rsid w:val="00D376F1"/>
     <w:rsid w:val="00D3797C"/>
     <w:rsid w:val="00D44389"/>
     <w:rsid w:val="00D4713C"/>
     <w:rsid w:val="00D50A74"/>
     <w:rsid w:val="00D67091"/>
     <w:rsid w:val="00D744B8"/>
     <w:rsid w:val="00D8147F"/>
     <w:rsid w:val="00D866A8"/>
     <w:rsid w:val="00D908FB"/>
     <w:rsid w:val="00D93826"/>
     <w:rsid w:val="00DA3B54"/>
     <w:rsid w:val="00DA70FC"/>
     <w:rsid w:val="00DB73A1"/>
     <w:rsid w:val="00DB7A0D"/>
     <w:rsid w:val="00DB7C94"/>
     <w:rsid w:val="00DC0BAF"/>
     <w:rsid w:val="00DC0D22"/>
     <w:rsid w:val="00DC6141"/>
     <w:rsid w:val="00DD4898"/>
     <w:rsid w:val="00DF3740"/>
     <w:rsid w:val="00DF3F98"/>
+    <w:rsid w:val="00DF50E9"/>
     <w:rsid w:val="00E26808"/>
     <w:rsid w:val="00E355CA"/>
     <w:rsid w:val="00E35949"/>
     <w:rsid w:val="00E44D79"/>
     <w:rsid w:val="00E51D2A"/>
     <w:rsid w:val="00E536CA"/>
-    <w:rsid w:val="00E543C1"/>
     <w:rsid w:val="00E66AD0"/>
     <w:rsid w:val="00E74081"/>
     <w:rsid w:val="00E7426B"/>
     <w:rsid w:val="00E75B33"/>
     <w:rsid w:val="00E838D7"/>
+    <w:rsid w:val="00E93C06"/>
     <w:rsid w:val="00E93E3F"/>
     <w:rsid w:val="00E970F7"/>
     <w:rsid w:val="00EA19DA"/>
     <w:rsid w:val="00EA6EE9"/>
     <w:rsid w:val="00EC6526"/>
     <w:rsid w:val="00EC66FC"/>
     <w:rsid w:val="00EE15F6"/>
     <w:rsid w:val="00EE2E8A"/>
     <w:rsid w:val="00EE2EC1"/>
     <w:rsid w:val="00EF5282"/>
     <w:rsid w:val="00EF54E6"/>
     <w:rsid w:val="00EF7F4F"/>
     <w:rsid w:val="00F10D89"/>
     <w:rsid w:val="00F13A3E"/>
     <w:rsid w:val="00F15814"/>
     <w:rsid w:val="00F4313D"/>
     <w:rsid w:val="00F47559"/>
     <w:rsid w:val="00F513C5"/>
     <w:rsid w:val="00F6109A"/>
     <w:rsid w:val="00F71CAA"/>
     <w:rsid w:val="00F81CD8"/>
     <w:rsid w:val="00F97801"/>
     <w:rsid w:val="00FB5038"/>
     <w:rsid w:val="00FB69EE"/>
     <w:rsid w:val="00FB73E3"/>
     <w:rsid w:val="00FC6B6B"/>
     <w:rsid w:val="00FD4B83"/>
     <w:rsid w:val="00FD603E"/>
     <w:rsid w:val="00FE4530"/>
     <w:rsid w:val="00FE7438"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <o:colormru v:ext="edit" colors="#9cf,#9f3,#c6f,#36c,#6fc"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3D31DD06"/>
   <w15:docId w15:val="{20FBC1F7-1037-4EBE-BF8F-AEE196AC723D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4849,52 +5119,65 @@
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F97801"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="008E0325"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="44064491">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="134227822">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="230240000">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -5552,51 +5835,51 @@
     <w:div w:id="2140217630">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Paul.Worts@rbkc.gov.uk" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Pex@rbkc.gov.uk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5858,76 +6141,76 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D784C15-A270-4A6F-9376-5E8619353BB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>1512</Characters>
+  <Pages>2</Pages>
+  <Words>277</Words>
+  <Characters>1496</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>187</Lines>
+  <Paragraphs>88</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>hafed</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1756</CharactersWithSpaces>
+  <CharactersWithSpaces>1685</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>3997726</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:kathy.costello@lbhf.gov.uk</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>